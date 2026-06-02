--- v2 (2026-03-31)
+++ v3 (2026-06-02)
@@ -67,90 +67,90 @@
   <si>
     <t>3800213350353</t>
   </si>
   <si>
     <t>Лакомство Trixie Premio Cheese Chicken Cubes для кошек кубики с курицей и сыром 50 г</t>
   </si>
   <si>
     <t>42717</t>
   </si>
   <si>
     <t>Моющее средство для посуды с ароматом дыни, 5 кг</t>
   </si>
   <si>
     <t>PR208307</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Антибактериальное жидкое мыло, с ионами серебра, ТМ Ekolan, ПЭТ упаковка, 5000 мл</t>
   </si>
   <si>
     <t>4820217131887</t>
   </si>
   <si>
-    <t>ЗооТовар</t>
-[...4 lines deleted...]
-  <si>
     <t>Beauty Box "Тропик"</t>
   </si>
   <si>
     <t>00140</t>
   </si>
   <si>
     <t>Набор кухонных принадлежностей на подставке, 6 предметов, серый</t>
   </si>
   <si>
     <t>HP27473B</t>
   </si>
   <si>
     <t>Гирлянда Бахрома уличная 600 LED 36 м от сети черная нить</t>
   </si>
   <si>
     <t>36МB</t>
   </si>
   <si>
     <t>Бант новогодний бархатный бархатный, красный</t>
   </si>
   <si>
     <t>CR-2-13-1</t>
   </si>
   <si>
     <t>Набір: чашка 400мл +чайник "Сніговик"</t>
   </si>
   <si>
     <t>В4024</t>
   </si>
   <si>
     <t>Лампочка аварийного освещения Almina 30 Вт</t>
   </si>
   <si>
     <t>DL-030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фасадный профиль угловой (ригель) 140 3,0мм </t>
+  </si>
+  <si>
+    <t>3,0FPUA140</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Tahoma"/>