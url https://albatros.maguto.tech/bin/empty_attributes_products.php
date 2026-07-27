--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -14,137 +14,131 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Товары без атрибутов" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Салфетки косметические "Будь ласка" Альбатрос, "Рождество", брикет, двухслойные, 90 штук, размер 200*200, белые</t>
   </si>
   <si>
     <t>231-000</t>
   </si>
   <si>
     <t>Туалетная бумага. Упаковка. "Альбатрос", серый, D 90 мм, H 95 мм, 8 рулонов</t>
   </si>
   <si>
     <t>4820193580457-8</t>
   </si>
   <si>
     <t>Влажные салфетки “NATURELLE” Antibacterial, 72 шт</t>
   </si>
   <si>
     <t>4820207591028</t>
   </si>
   <si>
     <t>Зубная щетка normal CLINIC Black &amp; White soft 1+1 (мягкая).</t>
   </si>
   <si>
     <t>3800213350353</t>
   </si>
   <si>
     <t>Лакомство Trixie Premio Cheese Chicken Cubes для кошек кубики с курицей и сыром 50 г</t>
   </si>
   <si>
     <t>42717</t>
   </si>
   <si>
     <t>Моющее средство для посуды с ароматом дыни, 5 кг</t>
   </si>
   <si>
     <t>PR208307</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>Антибактериальное жидкое мыло, с ионами серебра, ТМ Ekolan, ПЭТ упаковка, 5000 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Beauty Box "Тропик"</t>
   </si>
   <si>
     <t>00140</t>
   </si>
   <si>
     <t>Набор кухонных принадлежностей на подставке, 6 предметов, серый</t>
   </si>
   <si>
     <t>HP27473B</t>
   </si>
   <si>
+    <t>Декоративный бокал-бутон из стекла на высокой ножке</t>
+  </si>
+  <si>
+    <t>2100000026319</t>
+  </si>
+  <si>
     <t>Гирлянда Бахрома уличная 600 LED 36 м от сети черная нить</t>
   </si>
   <si>
     <t>36МB</t>
   </si>
   <si>
     <t>Бант новогодний бархатный бархатный, красный</t>
   </si>
   <si>
     <t>CR-2-13-1</t>
   </si>
   <si>
     <t>Набір: чашка 400мл +чайник "Сніговик"</t>
   </si>
   <si>
     <t>В4024</t>
-  </si>
-[...4 lines deleted...]
-    <t>DL-030</t>
   </si>
   <si>
     <t xml:space="preserve">Фасадный профиль угловой (ригель) 140 3,0мм </t>
   </si>
   <si>
     <t>3,0FPUA140</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -531,54 +525,54 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:Z16"/>
+      <selection activeCell="A2" sqref="A2:Z15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1018,82 +1012,50 @@
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
-    </row>
-[...30 lines deleted...]
-      <c r="Z16" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>